--- v2 (2026-03-07)
+++ v3 (2026-04-29)
@@ -1,64 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w14:paraId="22BADFE8" w14:textId="77777777" w:rsidR="009D22A8" w:rsidRDefault="009D22A8"/>
     <w:p w14:paraId="3B305A1C" w14:textId="4D96A1A3" w:rsidR="007B3D4F" w:rsidRPr="00F75BA4" w:rsidRDefault="007B3D4F" w:rsidP="00F75BA4">
       <w:pPr>
         <w:pStyle w:val="Ttulooriginal"/>
         <w:spacing w:before="240" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F75BA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Título </w:t>
       </w:r>
       <w:r w:rsidRPr="00F75BA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -208,139 +209,135 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="690CB492" w14:textId="2EAFC4A8" w:rsidR="007B3D4F" w:rsidRPr="00F75BA4" w:rsidRDefault="007B3D4F" w:rsidP="007B3D4F">
       <w:pPr>
         <w:pStyle w:val="Informacindeautor"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F75BA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Institución, País. Correo, ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00DE21D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:noProof/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28182D4F" wp14:editId="428F0617">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28182D4F" wp14:editId="3638E6FE">
             <wp:extent cx="205200" cy="154800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1608731179" name="Imagen 7">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="1608731179" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1608731179" name="Imagen 7">
-                      <a:hlinkClick r:id="rId8"/>
+                      <a:hlinkClick r:id="rId9"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7812" t="17968" r="7812" b="18750"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="205200" cy="154800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DE21D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE21D9" w:rsidRPr="00337572">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:noProof/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03E98AC2" wp14:editId="317CE542">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="03E98AC2" wp14:editId="40027EEE">
             <wp:extent cx="162000" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
-            <wp:docPr id="282078644" name="Imagen 5">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="282078644" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="282078644" name="Imagen 5">
-                      <a:hlinkClick r:id="rId10"/>
+                      <a:hlinkClick r:id="rId11"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="162000" cy="162000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -370,139 +367,135 @@
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="474DEEFA" w14:textId="341CCE6F" w:rsidR="007B3D4F" w:rsidRPr="00F75BA4" w:rsidRDefault="007B3D4F" w:rsidP="007B3D4F">
       <w:pPr>
         <w:pStyle w:val="Informacindeautor"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F75BA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Institución, País. Correo, ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00DE21D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:noProof/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50284726" wp14:editId="343E59F1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50284726" wp14:editId="3ACC5670">
             <wp:extent cx="205200" cy="154800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="983109611" name="Imagen 7">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="983109611" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1608731179" name="Imagen 7">
-                      <a:hlinkClick r:id="rId8"/>
+                      <a:hlinkClick r:id="rId9"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7812" t="17968" r="7812" b="18750"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="205200" cy="154800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DE21D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE21D9" w:rsidRPr="00337572">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:noProof/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="570D43EC" wp14:editId="32F3989D">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="570D43EC" wp14:editId="4C1CE8B1">
             <wp:extent cx="162000" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
-            <wp:docPr id="2141660865" name="Imagen 5">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="2141660865" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="282078644" name="Imagen 5">
-                      <a:hlinkClick r:id="rId10"/>
+                      <a:hlinkClick r:id="rId11"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="162000" cy="162000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
@@ -524,182 +517,180 @@
         </w:rPr>
         <w:t>Nombre del tercer autor, Apellido(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D8A9DAF" w14:textId="51C3FA63" w:rsidR="003B5104" w:rsidRPr="00CE3F2E" w:rsidRDefault="007B3D4F" w:rsidP="000827A2">
       <w:pPr>
         <w:pStyle w:val="Informacindeautor"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F75BA4">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Institución, País. Correo, ORCID</w:t>
       </w:r>
       <w:r w:rsidR="00DE21D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:noProof/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63234056" wp14:editId="5A681D13">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="63234056" wp14:editId="0C17BE9F">
             <wp:extent cx="205200" cy="154800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
-            <wp:docPr id="1818638090" name="Imagen 7">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="1818638090" name="Imagen 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1608731179" name="Imagen 7">
-                      <a:hlinkClick r:id="rId8"/>
+                      <a:hlinkClick r:id="rId9"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId10">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7812" t="17968" r="7812" b="18750"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="205200" cy="154800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DE21D9">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DE21D9" w:rsidRPr="00337572">
         <w:rPr>
           <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
           <w:noProof/>
-          <w:lang w:val="es-MX"/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67304914" wp14:editId="427062AD">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="67304914" wp14:editId="05F897F5">
             <wp:extent cx="162000" cy="162000"/>
             <wp:effectExtent l="0" t="0" r="3175" b="3175"/>
-            <wp:docPr id="596386111" name="Imagen 5">
-[...1 lines deleted...]
-            </wp:docPr>
+            <wp:docPr id="596386111" name="Imagen 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="282078644" name="Imagen 5">
-                      <a:hlinkClick r:id="rId10"/>
+                      <a:hlinkClick r:id="rId11"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11">
+                    <a:blip r:embed="rId12">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="162000" cy="162000"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
+      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6897"/>
-        <w:gridCol w:w="2507"/>
+        <w:gridCol w:w="7055"/>
+        <w:gridCol w:w="2565"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B3D4F" w:rsidRPr="00F04EC7" w14:paraId="7694DD47" w14:textId="77777777" w:rsidTr="003B5104">
         <w:trPr>
           <w:trHeight w:val="3387"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="771CE730" w14:textId="77777777" w:rsidR="007B3D4F" w:rsidRPr="00F04EC7" w:rsidRDefault="007B3D4F" w:rsidP="00DA7AA9">
             <w:pPr>
               <w:pStyle w:val="Resumen"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F04EC7">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
@@ -1106,51 +1097,51 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="es-MX"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="332C07B4" w14:textId="77777777" w:rsidR="007B3D4F" w:rsidRDefault="007B3D4F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="9394"/>
+        <w:gridCol w:w="9620"/>
       </w:tblGrid>
       <w:tr w:rsidR="007B3D4F" w:rsidRPr="00D86BE1" w14:paraId="4DCB348D" w14:textId="77777777" w:rsidTr="00BC4F25">
         <w:trPr>
           <w:trHeight w:val="293"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5348B3AD" w14:textId="77777777" w:rsidR="000827A2" w:rsidRPr="00EA47D1" w:rsidRDefault="000827A2" w:rsidP="000827A2">
             <w:pPr>
               <w:spacing w:after="120"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
@@ -1244,51 +1235,51 @@
                 <w:szCs w:val="19"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>XXX</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00BC4F25">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="pt-BR"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="00E74396">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman"/>
                 <w:kern w:val="11"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r w:rsidRPr="00E74396">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman"/>
                   <w:kern w:val="11"/>
                   <w:sz w:val="19"/>
                   <w:szCs w:val="19"/>
                 </w:rPr>
                 <w:t>https://doi.org/10.12802/relime.202X.XX.eXXX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007B3D4F" w:rsidRPr="00D86BE1" w14:paraId="6A3CBC17" w14:textId="77777777" w:rsidTr="00BC4F25">
         <w:trPr>
           <w:trHeight w:val="273"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1314,80 +1305,80 @@
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3708B4BE" w14:textId="77777777" w:rsidR="007B3D4F" w:rsidRPr="00D86BE1" w:rsidRDefault="007B3D4F" w:rsidP="00DA7AA9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F9784AD" w14:textId="77777777" w:rsidR="00CE3F2E" w:rsidRDefault="00CE3F2E"/>
     <w:p w14:paraId="1461E971" w14:textId="77777777" w:rsidR="00A41DD6" w:rsidRDefault="00A41DD6">
       <w:pPr>
         <w:sectPr w:rsidR="00A41DD6" w:rsidSect="003B5104">
-          <w:headerReference w:type="even" r:id="rId13"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId18"/>
+          <w:headerReference w:type="even" r:id="rId14"/>
+          <w:headerReference w:type="default" r:id="rId15"/>
+          <w:footerReference w:type="even" r:id="rId16"/>
+          <w:footerReference w:type="default" r:id="rId17"/>
+          <w:headerReference w:type="first" r:id="rId18"/>
+          <w:footerReference w:type="first" r:id="rId19"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="3408" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1831" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3F9C0F7E" w14:textId="681A2B3F" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6897"/>
-        <w:gridCol w:w="2507"/>
+        <w:gridCol w:w="7055"/>
+        <w:gridCol w:w="2565"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C3CF1" w:rsidRPr="00CE3F2E" w14:paraId="00C66D2F" w14:textId="77777777" w:rsidTr="00CE3F2E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="391469F2" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRPr="00CE3F2E" w:rsidRDefault="006C3CF1" w:rsidP="00DA7AA9">
             <w:pPr>
               <w:pStyle w:val="Resumen"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3F2E">
               <w:rPr>
@@ -1628,52 +1619,52 @@
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Word 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="69A9FB23" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6897"/>
-        <w:gridCol w:w="2507"/>
+        <w:gridCol w:w="7055"/>
+        <w:gridCol w:w="2565"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C3CF1" w:rsidRPr="00CE3F2E" w14:paraId="06446D7C" w14:textId="77777777" w:rsidTr="00CE3F2E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="267D5D44" w14:textId="72B939D0" w:rsidR="006C3CF1" w:rsidRPr="00CE3F2E" w:rsidRDefault="006C3CF1" w:rsidP="00DA7AA9">
             <w:pPr>
               <w:pStyle w:val="Resumen"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
@@ -1910,52 +1901,52 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Palavra 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="21D95FD0" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6897"/>
-        <w:gridCol w:w="2507"/>
+        <w:gridCol w:w="7055"/>
+        <w:gridCol w:w="2565"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C3CF1" w:rsidRPr="00CE3F2E" w14:paraId="78B655DD" w14:textId="77777777" w:rsidTr="00CE3F2E">
         <w:trPr>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3667" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7607E57B" w14:textId="4FFE47AA" w:rsidR="006C3CF1" w:rsidRPr="00CE3F2E" w:rsidRDefault="006C3CF1" w:rsidP="00DA7AA9">
             <w:pPr>
               <w:pStyle w:val="Resumen"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:color w:val="8496B0" w:themeColor="text2" w:themeTint="99"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
@@ -2201,53 +2192,53 @@
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE3F2E">
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Mot 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="23FB2D5C" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1"/>
     <w:p w14:paraId="785F1F84" w14:textId="77777777" w:rsidR="00CE3F2E" w:rsidRDefault="00CE3F2E">
       <w:pPr>
         <w:sectPr w:rsidR="00CE3F2E" w:rsidSect="003B5104">
-          <w:headerReference w:type="default" r:id="rId19"/>
-[...1 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId21"/>
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:headerReference w:type="first" r:id="rId21"/>
+          <w:footerReference w:type="first" r:id="rId22"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1831" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="227A01D7" w14:textId="380B186A" w:rsidR="006C3CF1" w:rsidRPr="003A5A28" w:rsidRDefault="006C3CF1" w:rsidP="000C33F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4252"/>
           <w:tab w:val="left" w:pos="5749"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
@@ -2504,60 +2495,60 @@
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Subtítulo con mayúsculas y minúsculas</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73950426" w14:textId="33068DAE" w:rsidR="006C3CF1" w:rsidRPr="003A5A28" w:rsidRDefault="006C3CF1" w:rsidP="000C33F4">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. </w:t>
+        <w:t xml:space="preserve">Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. </w:t>
+        <w:t xml:space="preserve">Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36CD2436" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRPr="003A5A28" w:rsidRDefault="006C3CF1" w:rsidP="000C33F4">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Calibri" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2. Párrafo 2.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F2EF93" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRPr="003A5A28" w:rsidRDefault="006C3CF1" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -3274,70 +3265,71 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://relime.org/public/journals/1/article_686_cover_es_ES.png" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="413D62F5" wp14:editId="530F272C">
             <wp:extent cx="1594145" cy="2341880"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="673775675" name="Imagen 4" descr="Imagen de portada"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Imagen de portada"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1603222" cy="2355214"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -3821,70 +3813,71 @@
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> INCLUDEPICTURE "https://relime.org/public/journals/1/article_686_cover_es_ES.png" \* MERGEFORMATINET </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
           <w:noProof/>
+          <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="445BF9B0" wp14:editId="2E1E14C2">
             <wp:extent cx="1594145" cy="2341880"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="434392888" name="Imagen 4" descr="Imagen de portada"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="Imagen de portada"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId22" cstate="print">
+                    <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1603222" cy="2355214"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
@@ -4553,93 +4546,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Párrafo</w:t>
       </w:r>
       <w:r w:rsidR="006C3CF1" w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:t>Párrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3CF1" w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Párrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3CF1" w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>Párrafo</w:t>
+      </w:r>
+      <w:r w:rsidR="006C3CF1" w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Párrafo</w:t>
-[...40 lines deleted...]
-        </w:rPr>
         <w:t>Párrafo</w:t>
       </w:r>
       <w:r w:rsidR="006C3CF1" w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Párrafo</w:t>
       </w:r>
       <w:r w:rsidR="006C3CF1" w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6. </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
@@ -6696,60 +6689,60 @@
           <w:i/>
           <w:iCs/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Nombre de la tabla</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8243" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2243"/>
-        <w:gridCol w:w="608"/>
-[...8 lines deleted...]
-        <w:gridCol w:w="521"/>
+        <w:gridCol w:w="611"/>
+        <w:gridCol w:w="611"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="611"/>
+        <w:gridCol w:w="594"/>
+        <w:gridCol w:w="644"/>
+        <w:gridCol w:w="627"/>
+        <w:gridCol w:w="490"/>
+        <w:gridCol w:w="558"/>
       </w:tblGrid>
       <w:tr w:rsidR="006C3CF1" w:rsidRPr="003A5A28" w14:paraId="5C0EBB88" w14:textId="77777777" w:rsidTr="00246556">
         <w:trPr>
           <w:trHeight w:val="340"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2243" w:type="dxa"/>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="31B5534F" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRPr="003A5A28" w:rsidRDefault="006C3CF1" w:rsidP="00C31B3F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:eastAsia="pt-PT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003A5A28">
               <w:rPr>
@@ -11952,91 +11945,92 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="3B3838" w:themeColor="background2" w:themeShade="40"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Financiamiento</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D0B083A" w14:textId="0D86DC3E" w:rsidR="00EC04CF" w:rsidRPr="003A5A28" w:rsidRDefault="00EC04CF" w:rsidP="000C33F4">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve">Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. Párrafo 1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si lo hubiese. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Reconocimiento </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+          <w:lang w:eastAsia="es-ES"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a fuentes de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Párrafo 1. </w:t>
-[...31 lines deleted...]
-        <w:t>a fuentes de financiamiento que permitieron o apoyaron –parte de– la investigación</w:t>
+        <w:t>financiamiento que permitieron o apoyaron –parte de– la investigación</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Los nombres de </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">estos organismos </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>deben escribirse completos)</w:t>
       </w:r>
@@ -12814,86 +12808,85 @@
         </w:rPr>
         <w:t xml:space="preserve">Nehm, R. H. y Ridgway, J. (2011). </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">What do experts and novices “see” in evolutionary problems? </w:t>
       </w:r>
       <w:r w:rsidRPr="00634BB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Evolution: Education and Outreach, 4</w:t>
       </w:r>
       <w:r w:rsidRPr="00634BB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(4), 666-679. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00634BB2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/s12052-011-0369-7</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00634BB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30214705" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En la referencia pueden incluirse hasta </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>20 autores</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. En el caso de </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
@@ -12902,50 +12895,51 @@
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>, se incluyen los 19 primeros, después se insertan tres puntos suspensivos y se añade el nombre del último autor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07AE45F0" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Algunos autores tienen </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>apellidos con más de una(s) palabra(s)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, sin la cual(es), no estaría “completo”. Por ejemplo: de la Rosa, Van Dormolen, de la Vega, San Agustín, de Jesús, del Valle. En estos casos se escribirá completo el primer apellido. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43BDC7BA" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
@@ -13010,92 +13004,60 @@
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> 39</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(3), 311-342. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A5A28">
-[...40 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId25" w:history="1">
+        <w:r w:rsidRPr="003A5A28">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.2307/30034972</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="4977FFBF" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1B9B2692" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
@@ -13438,105 +13400,51 @@
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Apellido1 Apellido2, N. N., Apellido1 Apellido2, N. N…, y Apellido1 Apellido2, N. N. (Año). Título del capítulo. En N. N. Apellido1 Apellido2, N. N. Apellido1 Apellido2…, y N. N. Apellido1 Apellido2 (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Título del libro</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (</w:t>
-[...53 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (xx ed., Vol. xx, pp. xxx-xxx)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial. https://doi.org/xxxx </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(en caso de contar con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
@@ -13552,51 +13460,50 @@
     </w:p>
     <w:p w14:paraId="639E09A2" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="00634BB2" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00634BB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Ejemplo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40E46E28" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Kieran, C. (2019). Task Design Frameworks in Mathematics Education Research: An Example of a Domain-Specific Frame for Algebra Learning with Technological Tools. En G. Kaiser y N. </w:t>
       </w:r>
@@ -13604,69 +13511,80 @@
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Presmeg</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Eds.), </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t>Compendium for Early Career Researchers in Mathematics Education</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve">Compendium for Early Career Researchers in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="en-US" w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Mathematics Education</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A5A28">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:val="en-US" w:eastAsia="es-ES"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (pp. 265-287). </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Springer. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId24" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="003A5A28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://doi.org/10.1007/978-3-030-15636-7_12</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:val="es-MX" w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1662DA5D" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -13733,69 +13651,51 @@
         </w:rPr>
         <w:t>Coords</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">.), </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Título de las Actas</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:iCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (pp. </w:t>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+        <w:t xml:space="preserve"> (pp. xxx-xxx)</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">. Editorial. https://doi.org/xxxx </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">(en caso de contar con </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>doi</w:t>
       </w:r>
@@ -14179,94 +14079,93 @@
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Ejemplo</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021A7A00" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Scholz</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Marbán</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">, O. A. (2020). </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>Desarrollo del pensamiento trigonométrico, en el tránsito de lo geométrico a lo variacional</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Tesis de doctorado, Centro de Investigación y de Estudios Avanzados del IPN]. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId25" w:history="1">
+      <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidRPr="003A5A28">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:eastAsia="es-ES"/>
           </w:rPr>
           <w:t>https://repositorio.cinvestav.mx/handle/cinvestav/3902</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CC70C38" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
@@ -14312,50 +14211,51 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>YouTube</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49EA3CD3" w14:textId="07A18CD6" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Apellido1 Apellido2, N. N., Apellido1 Apellido2, N. N…, y Apellido1 Apellido2, N. N.</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Nombre de usuario en </w:t>
       </w:r>
       <w:r w:rsidR="000300CA" w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>YouTube</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">]. (fecha de publicación del video). Título del video [Video]. </w:t>
       </w:r>
       <w:r w:rsidR="000300CA" w:rsidRPr="003A5A28">
         <w:rPr>
@@ -14440,96 +14340,60 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">Organización de Estados Iberoamericanos OEI [@oei]. (06 de mayo de 2019). </w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Matemática, parte 2: Teoría socioepistemológica de la matemática educativa</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Video]. Youtube. </w:t>
       </w:r>
-      <w:r w:rsidRPr="003A5A28">
-[...44 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId28" w:history="1">
+        <w:r w:rsidRPr="003A5A28">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
+            <w:lang w:val="es-MX"/>
+          </w:rPr>
+          <w:t>https://www.youtube.com/watch?v=hcBvZCdpTN8</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="350552C8" w14:textId="77777777" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="357" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28458558" w14:textId="7BF7B885" w:rsidR="003D3A81" w:rsidRPr="003A5A28" w:rsidRDefault="003D3A81" w:rsidP="000C33F4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4702"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -14680,51 +14544,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t>Política Nacional de la Evaluación de la Educación</w:t>
       </w:r>
       <w:r w:rsidRPr="003A5A28">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00634BB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">INEE. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId26" w:history="1">
+      <w:hyperlink r:id="rId29" w:history="1">
         <w:r w:rsidRPr="00634BB2">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Times New Roman"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://www.inee.edu.mx/directrices-para-mejorar/pnee/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="6A17B394" w14:textId="32F8B19A" w:rsidR="00970CF6" w:rsidRPr="00187DB2" w:rsidRDefault="00970CF6" w:rsidP="000C33F4">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:iCs/>
           <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
       </w:pPr>
@@ -14817,160 +14681,167 @@
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Las notas deberán escribirse al final del documento con </w:t>
       </w:r>
       <w:r w:rsidRPr="00187DB2">
         <w:rPr>
           <w:rFonts w:ascii="Aptos" w:eastAsia="Times New Roman" w:hAnsi="Aptos" w:cs="Times New Roman"/>
           <w:lang w:eastAsia="es-ES"/>
         </w:rPr>
         <w:t>numeración, 0.5 sangría izquierda y 0.63 sangría francesa.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00970CF6" w:rsidRPr="000C33F4" w:rsidSect="000C33F4">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="709" w:footer="1831" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3F52967C" w14:textId="77777777" w:rsidR="00AA1F02" w:rsidRDefault="00AA1F02" w:rsidP="00C337BD">
+    <w:p w14:paraId="2B8970BE" w14:textId="77777777" w:rsidR="00C47121" w:rsidRDefault="00C47121" w:rsidP="00C337BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A4FD477" w14:textId="77777777" w:rsidR="00AA1F02" w:rsidRDefault="00AA1F02" w:rsidP="00C337BD">
+    <w:p w14:paraId="4D9A5C23" w14:textId="77777777" w:rsidR="00C47121" w:rsidRDefault="00C47121" w:rsidP="00C337BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
-    <w:charset w:val="4D"/>
-    <w:family w:val="decorative"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="decorative"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Light">
-    <w:panose1 w:val="020B0004020202020204"/>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Avenir Next Condensed">
-    <w:panose1 w:val="020B0506020202020204"/>
+  <w:font w:name="Aptos Light">
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="8000002F" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Avenir Next Condensed">
+    <w:altName w:val="Arial Narrow"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000001" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009B" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Cuerpo en alfa">
     <w:altName w:val="Times New Roman"/>
-    <w:panose1 w:val="020B0604020202020204"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Aptos ExtraBold">
-    <w:panose1 w:val="020B0004020202020204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:id w:val="873656820"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="4BAB0C76" w14:textId="1747A96C" w:rsidR="00A41DD6" w:rsidRPr="008A51E2" w:rsidRDefault="00A41DD6" w:rsidP="00C32A87">
         <w:pPr>
@@ -15000,86 +14871,87 @@
         </w:r>
         <w:r w:rsidRPr="000C33F4">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="000C33F4">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="000C33F4">
+        <w:r w:rsidR="005D0B7A">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>2</w:t>
+          <w:t>12</w:t>
         </w:r>
         <w:r w:rsidRPr="000C33F4">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="65ECE21B" w14:textId="4173DB39" w:rsidR="00A41DD6" w:rsidRDefault="00A20D64" w:rsidP="00A41DD6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14ADE8FC" wp14:editId="1EBC1015">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-897890</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>7761605</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1330635"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="1401460148" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="309678754" name="Imagen 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -15092,68 +14964,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1330635"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:id w:val="-1042592751"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="6056C1BE" w14:textId="4D01AA70" w:rsidR="00A41DD6" w:rsidRPr="008A51E2" w:rsidRDefault="00A41DD6" w:rsidP="005B55AD">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:xAlign="right" w:y="364"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="008A51E2">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
@@ -15161,86 +15038,87 @@
         </w:r>
         <w:r w:rsidRPr="008A51E2">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="008A51E2">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="008A51E2">
+        <w:r w:rsidR="005D0B7A">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>11</w:t>
         </w:r>
         <w:r w:rsidRPr="008A51E2">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4F5739F1" w14:textId="07038A16" w:rsidR="00A41DD6" w:rsidRDefault="006C3CF1" w:rsidP="00A41DD6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2DD52F2E" wp14:editId="18494FC1">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-901700</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>7764145</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1330635"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="2146917020" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="977455983" name="Imagen 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -15253,68 +15131,73 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1330635"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:id w:val="-1750104376"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="41711759" w14:textId="558A022C" w:rsidR="00A41DD6" w:rsidRPr="00A41DD6" w:rsidRDefault="00A41DD6" w:rsidP="00A41DD6">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="page" w:x="10663" w:y="374"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
@@ -15322,86 +15205,87 @@
         </w:r>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00A41DD6">
+        <w:r w:rsidR="005D0B7A">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7C915D9C" w14:textId="5DD96824" w:rsidR="007B3D4F" w:rsidRDefault="00F75BA4" w:rsidP="00A41DD6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="222682B1" wp14:editId="3FCDBA88">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-902335</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>6567805</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1329690"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapNone/>
           <wp:docPr id="509433057" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1493990703" name="Imagen 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -15412,50 +15296,51 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1329690"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00C32A87">
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A94244B" wp14:editId="7BEB6FCE">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>-537764</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1006475</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5968652" cy="244257"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="57221329" name="Cuadro de texto 2"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1"/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5968652" cy="244257"/>
@@ -15639,57 +15524,57 @@
                           <w:r w:rsidRPr="000827A2">
                             <w:rPr>
                               <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>a</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="4A94244B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-42.35pt;margin-top:79.25pt;width:469.95pt;height:19.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQCgJAKdHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JV2UkEy4GbwEUB&#13;&#10;IwngBDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrP7vlVkL6xrQJd0PEopEZpD1ehtSd9el19u&#13;&#10;KXGe6Yop0KKkB+Ho/fzzp1lnCpFBDaoSlmAR7YrOlLT23hRJ4ngtWuZGYITGoATbMo+u3SaVZR1W&#13;&#10;b1WSpek06cBWxgIXzuHt4xCk81hfSsH9s5ROeKJKirP5eNp4bsKZzGes2Fpm6oYfx2D/MEXLGo1N&#13;&#10;z6UemWdkZ5s/SrUNt+BA+hGHNgEpGy7iDrjNOP2wzbpmRsRdEBxnzjC5/1eWP+3X5sUS33+DHgkM&#13;&#10;gHTGFQ4vwz69tG344qQE4wjh4Qyb6D3heDm5m95OJxklHGNZnmeTm1AmufxtrPPfBbQkGCW1SEtE&#13;&#10;i+1Xzg+pp5TQTMOyUSpSozTpSjr9OknjD+cIFlcae1xmDZbvNz1pqpLmpz02UB1wPQsD887wZYMz&#13;&#10;rJjzL8wi1bgRytc/4yEVYC84WpTUYH/97T7kIwMYpaRD6ZTU/dwxKyhRPzRyczfO86C16OSTmwwd&#13;&#10;ex3ZXEf0rn0AVOcYH4rh0Qz5Xp1MaaF9R5UvQlcMMc2xd0n9yXzwg6DxlXCxWMQkVJdhfqXXhofS&#13;&#10;AdWA8Gv/zqw50uCRwCc4iYwVH9gYcgc+FjsPsolUBZwHVI/wozIj2cdXFKR/7cesy1uf/wYAAP//&#13;&#10;AwBQSwMEFAAGAAgAAAAhAFwG/tnlAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4&#13;&#10;D9YhsbUOEaYmjVNVQRUSokNLF7ZL7CYRsR1itw38eo4JlpPu3rv3ka8m27OzGUPnnYK7eQLMuNrr&#13;&#10;zjUKDm+bmQQWIjqNvXdGwZcJsCqur3LMtL+4nTnvY8NIxIUMFbQxDhnnoW6NxTD3g3GEHf1oMdI6&#13;&#10;NlyPeCFx2/M0SR64xc6RQ4uDKVtTf+xPVsFLudnirkqt/O7L59fjevg8vAulbm+mpyWN9RJYNFP8&#13;&#10;+4DfDpQfCgpW+ZPTgfUKZvJ+QVQChBTAiCGFSIFVdHlcJMCLnP8vUvwAAAD//wMAUEsBAi0AFAAG&#13;&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#13;&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#13;&#10;SwECLQAUAAYACAAAACEAoCQCnRwCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#13;&#10;bWxQSwECLQAUAAYACAAAACEAXAb+2eUAAAAQAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25y&#13;&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Cuadro de texto 2" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:-42.35pt;margin-top:79.25pt;width:469.95pt;height:19.25pt;z-index:251665408;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgJAKdHAIAADMEAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815JV2UkEy4GbwEUB&#10;IwngBDnTFGkJoLgsSVtyv75Lyi+kPRW9ULvc1T5mhrP7vlVkL6xrQJd0PEopEZpD1ehtSd9el19u&#10;KXGe6Yop0KKkB+Ho/fzzp1lnCpFBDaoSlmAR7YrOlLT23hRJ4ngtWuZGYITGoATbMo+u3SaVZR1W&#10;b1WSpek06cBWxgIXzuHt4xCk81hfSsH9s5ROeKJKirP5eNp4bsKZzGes2Fpm6oYfx2D/MEXLGo1N&#10;z6UemWdkZ5s/SrUNt+BA+hGHNgEpGy7iDrjNOP2wzbpmRsRdEBxnzjC5/1eWP+3X5sUS33+DHgkM&#10;gHTGFQ4vwz69tG344qQE4wjh4Qyb6D3heDm5m95OJxklHGNZnmeTm1AmufxtrPPfBbQkGCW1SEtE&#10;i+1Xzg+pp5TQTMOyUSpSozTpSjr9OknjD+cIFlcae1xmDZbvNz1pqpLmpz02UB1wPQsD887wZYMz&#10;rJjzL8wi1bgRytc/4yEVYC84WpTUYH/97T7kIwMYpaRD6ZTU/dwxKyhRPzRyczfO86C16OSTmwwd&#10;ex3ZXEf0rn0AVOcYH4rh0Qz5Xp1MaaF9R5UvQlcMMc2xd0n9yXzwg6DxlXCxWMQkVJdhfqXXhofS&#10;AdWA8Gv/zqw50uCRwCc4iYwVH9gYcgc+FjsPsolUBZwHVI/wozIj2cdXFKR/7cesy1uf/wYAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFwG/tnlAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMTz1PwzAQ3ZH4&#10;D9YhsbUOEaYmjVNVQRUSokNLF7ZL7CYRsR1itw38eo4JlpPu3rv3ka8m27OzGUPnnYK7eQLMuNrr&#10;zjUKDm+bmQQWIjqNvXdGwZcJsCqur3LMtL+4nTnvY8NIxIUMFbQxDhnnoW6NxTD3g3GEHf1oMdI6&#10;NlyPeCFx2/M0SR64xc6RQ4uDKVtTf+xPVsFLudnirkqt/O7L59fjevg8vAulbm+mpyWN9RJYNFP8&#10;+4DfDpQfCgpW+ZPTgfUKZvJ+QVQChBTAiCGFSIFVdHlcJMCLnP8vUvwAAAD//wMAUEsBAi0AFAAG&#10;AAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQ&#10;SwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQ&#10;SwECLQAUAAYACAAAACEAoCQCnRwCAAAzBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54&#10;bWxQSwECLQAUAAYACAAAACEAXAb+2eUAAAAQAQAADwAAAAAAAAAAAAAAAAB2BAAAZHJzL2Rvd25y&#10;ZXYueG1sUEsFBgAAAAAEAAQA8wAAAIgFAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="340BDCD2" w14:textId="295E2827" w:rsidR="007B3D4F" w:rsidRPr="000827A2" w:rsidRDefault="007B3D4F">
                     <w:pPr>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000827A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Recepción: </w:t>
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="000827A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
@@ -15837,68 +15722,73 @@
                       <w:t>a</w:t>
                     </w:r>
                     <w:r w:rsidRPr="000827A2">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>a</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
         <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:id w:val="881438616"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rStyle w:val="Nmerodepgina"/>
+      </w:rPr>
+    </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="0C155F90" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRPr="00A41DD6" w:rsidRDefault="006C3CF1" w:rsidP="003B5104">
         <w:pPr>
           <w:pStyle w:val="Piedepgina"/>
           <w:framePr w:wrap="notBeside" w:vAnchor="text" w:hAnchor="page" w:xAlign="right" w:y="375"/>
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
         </w:pPr>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
@@ -15906,86 +15796,87 @@
         </w:r>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:instrText xml:space="preserve"> PAGE </w:instrText>
         </w:r>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="00A41DD6">
+        <w:r w:rsidR="005D0B7A">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:noProof/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
-          <w:t>1</w:t>
+          <w:t>2</w:t>
         </w:r>
         <w:r w:rsidRPr="00A41DD6">
           <w:rPr>
             <w:rStyle w:val="Nmerodepgina"/>
             <w:rFonts w:ascii="Avenir Next Condensed" w:hAnsi="Avenir Next Condensed"/>
             <w:b/>
             <w:bCs/>
             <w:color w:val="44546A" w:themeColor="text2"/>
             <w:sz w:val="21"/>
             <w:szCs w:val="21"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="2AFFD3A2" w14:textId="39997700" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1" w:rsidP="00A41DD6">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F76FD03" wp14:editId="605CE1FA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-904240</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>7821251</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="1330635"/>
           <wp:effectExtent l="0" t="0" r="0" b="3175"/>
           <wp:wrapNone/>
           <wp:docPr id="1525242194" name="Imagen 5"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1525242194" name="Imagen 5"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
@@ -15998,89 +15889,89 @@
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="7772400" cy="1330635"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4B91EB74" w14:textId="77777777" w:rsidR="00AA1F02" w:rsidRDefault="00AA1F02" w:rsidP="00C337BD">
+    <w:p w14:paraId="5C2B2E6A" w14:textId="77777777" w:rsidR="00C47121" w:rsidRDefault="00C47121" w:rsidP="00C337BD">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="588D0F02" w14:textId="77777777" w:rsidR="00AA1F02" w:rsidRDefault="00AA1F02" w:rsidP="00C337BD">
+    <w:p w14:paraId="48809B51" w14:textId="77777777" w:rsidR="00C47121" w:rsidRDefault="00C47121" w:rsidP="00C337BD">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3102"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3713"/>
+      <w:gridCol w:w="3113"/>
+      <w:gridCol w:w="2588"/>
+      <w:gridCol w:w="3919"/>
     </w:tblGrid>
     <w:tr w:rsidR="003A403F" w:rsidRPr="00BB4ED6" w14:paraId="7C43C484" w14:textId="77777777" w:rsidTr="00FB0518">
       <w:trPr>
         <w:trHeight w:val="294"/>
         <w:jc w:val="right"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="6DA20918" w14:textId="60B9E3DF" w:rsidR="003A403F" w:rsidRPr="0064021D" w:rsidRDefault="00A22955" w:rsidP="003A403F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Light" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos Light" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064021D">
@@ -16171,51 +16062,51 @@
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064021D">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Light" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos Light" w:cs="Arial Unicode MS"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>https://doi.org/10.12802/relime.202X.XX.eXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4CF0814D" w14:textId="77777777" w:rsidR="008A51E2" w:rsidRDefault="008A51E2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:jc w:val="right"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2780"/>
       <w:gridCol w:w="2323"/>
       <w:gridCol w:w="3259"/>
     </w:tblGrid>
     <w:tr w:rsidR="006C3CF1" w:rsidRPr="0035705E" w14:paraId="625F5DBF" w14:textId="77777777" w:rsidTr="00DA7AA9">
       <w:trPr>
         <w:trHeight w:val="294"/>
         <w:jc w:val="right"/>
       </w:trPr>
@@ -16328,61 +16219,62 @@
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="001E6DDF">
             <w:rPr>
               <w:rFonts w:ascii="Avenir Next Condensed" w:eastAsia="Arial Unicode MS" w:hAnsi="Avenir Next Condensed" w:cs="Arial Unicode MS"/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:t>DOI</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="6DDE2FD0" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="568B7230" w14:textId="1076D38E" w:rsidR="007B3D4F" w:rsidRDefault="000827A2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4F3ECA23" wp14:editId="17E83597">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>3723005</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1311910</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="2508250" cy="291600"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="42120426" name="Cuadro de texto 1"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
@@ -16502,57 +16394,57 @@
                               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                               <w:spacing w:val="-4"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="19"/>
                             </w:rPr>
                             <w:t>XXX</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="4F3ECA23" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:293.15pt;margin-top:103.3pt;width:197.5pt;height:22.95pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQDgJ8xH0AEAAIoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgx0q414hTbig4D&#13;&#10;ugvQ7QNkWYqN2aJGKrGzrx8lp2m2vhV7sCCK1NE5h/T6Zhp6sTdIHbhKLhe5FMZpaDq3reSP73dv&#13;&#10;rqSgoFyjenCmkgdD8mbz+tV69KUpoIW+MSgYxFE5+kq2Ifgyy0i3ZlC0AG8cJy3goAKHuM0aVCOj&#13;&#10;D31W5PllNgI2HkEbIj69nZNyk/CtNTp8tZZMEH0lmVtIK6a1jmu2Watyi8q3nT7SUC9gMajO8aMn&#13;&#10;qFsVlNhh9wxq6DQCgQ0LDUMG1nbaJA2sZpn/o+ahVd4kLWwO+ZNN9P9g9Zf9g/+GIkzvYeIGJhHk&#13;&#10;70H/JPYmGz2Vx5roKZUUq+vxMzTcTbULkG5MFoconwUJhmGnDyd3zRSE5sPiIr/iTwrNueJ6eZkn&#13;&#10;+zNVPt72SOGjgUHETSWRu5fQ1f6eQmSjyseS+JiDu67vUwd799cBF8aTxD4SnqmHqZ64OqqooTmw&#13;&#10;DoR5IHiAedMC/pZi5GGoJP3aKTRS9J8cu329XK3i9KRgdfG24ADPM/V5RjnNUJUMUszbD2GeuJ3H&#13;&#10;btvyS7PNDt6xf7ZL0p5YHXlzw5Pi43DGiTqPU9XTL7T5AwAA//8DAFBLAwQUAAYACAAAACEA3Dd8&#13;&#10;mOQAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo06DEtI0TlXxuCAhRKmE&#13;&#10;enNjEwfsdbDdNvw9ywkuK+3s7Dya1eQsO+oQB48C5rMMmMbOqwF7AdvXh6sKWEwSlbQetYBvHWHV&#13;&#10;np81slb+hC/6uEk9IxGMtRRgUhprzmNntJNx5keNdHv3wclEa+i5CvJE4s7yPMtK7uSA5GDkqG+N&#13;&#10;7j43Byfgptop8xEep+3b0/rLPI/c3ksuxOXFdLeksV4CS3pKfx/w24HyQ0vB9v6AKjIroKjKa6IK&#13;&#10;yLOyBEaMRTUnZE9IkRfA24b/L9L+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#13;&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#13;&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOAnzEfQ&#13;&#10;AQAAigMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANw3&#13;&#10;fJjkAAAAEAEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#13;&#10;AAA7BQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Cuadro de texto 1" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:293.15pt;margin-top:103.3pt;width:197.5pt;height:22.95pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDgJ8xH0AEAAIoDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vtgx0q414hTbig4D&#10;ugvQ7QNkWYqN2aJGKrGzrx8lp2m2vhV7sCCK1NE5h/T6Zhp6sTdIHbhKLhe5FMZpaDq3reSP73dv&#10;rqSgoFyjenCmkgdD8mbz+tV69KUpoIW+MSgYxFE5+kq2Ifgyy0i3ZlC0AG8cJy3goAKHuM0aVCOj&#10;D31W5PllNgI2HkEbIj69nZNyk/CtNTp8tZZMEH0lmVtIK6a1jmu2Watyi8q3nT7SUC9gMajO8aMn&#10;qFsVlNhh9wxq6DQCgQ0LDUMG1nbaJA2sZpn/o+ahVd4kLWwO+ZNN9P9g9Zf9g/+GIkzvYeIGJhHk&#10;70H/JPYmGz2Vx5roKZUUq+vxMzTcTbULkG5MFoconwUJhmGnDyd3zRSE5sPiIr/iTwrNueJ6eZkn&#10;+zNVPt72SOGjgUHETSWRu5fQ1f6eQmSjyseS+JiDu67vUwd799cBF8aTxD4SnqmHqZ64OqqooTmw&#10;DoR5IHiAedMC/pZi5GGoJP3aKTRS9J8cu329XK3i9KRgdfG24ADPM/V5RjnNUJUMUszbD2GeuJ3H&#10;btvyS7PNDt6xf7ZL0p5YHXlzw5Pi43DGiTqPU9XTL7T5AwAA//8DAFBLAwQUAAYACAAAACEA3Dd8&#10;mOQAAAAQAQAADwAAAGRycy9kb3ducmV2LnhtbExPy07DMBC8I/EP1iJxo06DEtI0TlXxuCAhRKmE&#10;enNjEwfsdbDdNvw9ywkuK+3s7Dya1eQsO+oQB48C5rMMmMbOqwF7AdvXh6sKWEwSlbQetYBvHWHV&#10;np81slb+hC/6uEk9IxGMtRRgUhprzmNntJNx5keNdHv3wclEa+i5CvJE4s7yPMtK7uSA5GDkqG+N&#10;7j43Byfgptop8xEep+3b0/rLPI/c3ksuxOXFdLeksV4CS3pKfx/w24HyQ0vB9v6AKjIroKjKa6IK&#10;yLOyBEaMRTUnZE9IkRfA24b/L9L+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOAnzEfQ&#10;AQAAigMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhANw3&#10;fJjkAAAAEAEAAA8AAAAAAAAAAAAAAAAAKgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAA7BQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="52B01222" w14:textId="66CBBFEE" w:rsidR="000827A2" w:rsidRPr="008F4D0E" w:rsidRDefault="000827A2" w:rsidP="000827A2">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman (Cuerpo en alfa"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="003A45A8">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman (Cuerpo en alfa"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="18"/>
@@ -16612,50 +16504,51 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light" w:cs="Times New Roman (Cuerpo en alfa"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                         <w:spacing w:val="-4"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="19"/>
                       </w:rPr>
                       <w:t>XXX</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EE21D11" wp14:editId="460D2A01">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4734560</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>1085215</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1496695" cy="237600"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1272321860" name="Text Box 4"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
@@ -16712,97 +16605,98 @@
                               <w:bCs/>
                               <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>Artículo</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
             <v:shapetype w14:anchorId="5EE21D11" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:372.8pt;margin-top:85.45pt;width:117.85pt;height:18.7pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBy/g4o1AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnpdmnUdAWsFiEt&#13;&#10;C9LCBziO01gkHjPjNilfz9jpdgvcEBfL4xk/v/dmvLkZ+04cDJIFV8r5LJfCOA21dbtSfvt69+qN&#13;&#10;FBSUq1UHzpTyaEjebF++2Ay+MAtooasNCgZxVAy+lG0Ivsgy0q3pFc3AG8fJBrBXgUPcZTWqgdH7&#13;&#10;Llvk+SobAGuPoA0Rn95OSblN+E1jdPjcNGSC6ErJ3EJaMa1VXLPtRhU7VL61+kRD/QOLXlnHj56h&#13;&#10;blVQYo/2L6jeagSCJsw09Bk0jdUmaWA18/wPNY+t8iZpYXPIn22i/werHw6P/guKML6DkRuYRJC/&#13;&#10;B/2d2Jts8FScaqKnVFCsroZPUHM31T5AujE22Ef5LEgwDDt9PLtrxiB0xF6uV6v1lRSac4vX16s8&#13;&#10;2Z+p4um2RwofDPQibkqJ3L2Erg73FCIbVTyVxMcc3NmuSx3s3G8HXBhPEvtIeKIexmoUto4q+VIU&#13;&#10;U0F9ZDkI01zwHPOmBfwpxcAzUUr6sVdopOg+OjZ9PV8u4xClYHl1veAALzPVZUY5zVClDFJM2/dh&#13;&#10;Gry9R7tr+aXJbQdv2cbGJoXPrE70ue9J+GlG42Bdxqnq+SdtfwEAAP//AwBQSwMEFAAGAAgAAAAh&#13;&#10;AKo+TVHmAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3RbaNI1TVfxc&#13;&#10;kCpEqYS4ubGJA/Y62G4b3p7lBJeVVjP77Uy1GrxjRxNTF1DCeCSAGWyC7rCVsHt5uCqApaxQKxfQ&#13;&#10;SPg2CVb1+VmlSh1O+GyO29wygmAqlQSbc19ynhprvEqj0Bsk7T1ErzKtseU6qhPBveMTIWbcqw7p&#13;&#10;g1W9ubWm+dwevIR58abtR3wcdq+b9Zd96rm7V1zKy4vhbkljvQSWzZD/LuC3A+WHmoLtwwF1Yo5A&#13;&#10;1zczspIwFwtg5FgU4ymwvYSJKKbA64r/L1L/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#13;&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#13;&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#13;&#10;AHL+DijUAQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#13;&#10;AAAhAKo+TVHmAAAAEAEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#13;&#10;BAAEAPMAAABBBQAAAAA=&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape id="Text Box 4" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;margin-left:372.8pt;margin-top:85.45pt;width:117.85pt;height:18.7pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBy/g4o1AEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNGnpdmnUdAWsFiEt&#10;C9LCBziO01gkHjPjNilfz9jpdgvcEBfL4xk/v/dmvLkZ+04cDJIFV8r5LJfCOA21dbtSfvt69+qN&#10;FBSUq1UHzpTyaEjebF++2Ay+MAtooasNCgZxVAy+lG0Ivsgy0q3pFc3AG8fJBrBXgUPcZTWqgdH7&#10;Llvk+SobAGuPoA0Rn95OSblN+E1jdPjcNGSC6ErJ3EJaMa1VXLPtRhU7VL61+kRD/QOLXlnHj56h&#10;blVQYo/2L6jeagSCJsw09Bk0jdUmaWA18/wPNY+t8iZpYXPIn22i/werHw6P/guKML6DkRuYRJC/&#10;B/2d2Jts8FScaqKnVFCsroZPUHM31T5AujE22Ef5LEgwDDt9PLtrxiB0xF6uV6v1lRSac4vX16s8&#10;2Z+p4um2RwofDPQibkqJ3L2Erg73FCIbVTyVxMcc3NmuSx3s3G8HXBhPEvtIeKIexmoUto4q+VIU&#10;U0F9ZDkI01zwHPOmBfwpxcAzUUr6sVdopOg+OjZ9PV8u4xClYHl1veAALzPVZUY5zVClDFJM2/dh&#10;Gry9R7tr+aXJbQdv2cbGJoXPrE70ue9J+GlG42Bdxqnq+SdtfwEAAP//AwBQSwMEFAAGAAgAAAAh&#10;AKo+TVHmAAAAEAEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo3RbaNI1TVfxc&#10;kCpEqYS4ubGJA/Y62G4b3p7lBJeVVjP77Uy1GrxjRxNTF1DCeCSAGWyC7rCVsHt5uCqApaxQKxfQ&#10;SPg2CVb1+VmlSh1O+GyO29wygmAqlQSbc19ynhprvEqj0Bsk7T1ErzKtseU6qhPBveMTIWbcqw7p&#10;g1W9ubWm+dwevIR58abtR3wcdq+b9Zd96rm7V1zKy4vhbkljvQSWzZD/LuC3A+WHmoLtwwF1Yo5A&#10;1zczspIwFwtg5FgU4ymwvYSJKKbA64r/L1L/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AHL+DijUAQAAkQMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAKo+TVHmAAAAEAEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABBBQAAAAA=&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="60F85652" w14:textId="77777777" w:rsidR="000827A2" w:rsidRPr="000F072B" w:rsidRDefault="000827A2" w:rsidP="000827A2">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos ExtraBold" w:hAnsi="Aptos ExtraBold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="000F072B">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos ExtraBold" w:hAnsi="Aptos ExtraBold"/>
                         <w:b/>
                         <w:bCs/>
                         <w:color w:val="323E4F" w:themeColor="text2" w:themeShade="BF"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>Artículo</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251679744" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="14EB1D6B" wp14:editId="0532F140">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>4999355</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>144780</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1259840" cy="291600"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1718815624" name="Text Box 3"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
@@ -16867,101 +16761,102 @@
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t>eXXX</w:t>
                           </w:r>
                           <w:proofErr w:type="spellEnd"/>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
-            <v:shape w14:anchorId="14EB1D6B" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:393.65pt;margin-top:11.4pt;width:99.2pt;height:22.95pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBTltTe0wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRd9lGTVfAahHS&#13;&#10;cpEWPsBxnMYi8ZgZt0n5esZOt1vgDfFieTyTM+ecmWxup6EXB4NkwVVyucilME5DY92ukt++3r+6&#13;&#10;kYKCco3qwZlKHg3J2+3LF5vRl6aADvrGoGAQR+XoK9mF4MssI92ZQdECvHGcbAEHFTjEXdagGhl9&#13;&#10;6LMiz6+zEbDxCNoQ8evdnJTbhN+2RofPbUsmiL6SzC2kE9NZxzPbblS5Q+U7q0801D+wGJR13PQM&#13;&#10;daeCEnu0f0ENViMQtGGhYcigba02SQOrWeZ/qHnslDdJC5tD/mwT/T9Y/enw6L+gCNNbmHiASQT5&#13;&#10;B9Dfib3JRk/lqSZ6SiXF6nr8CA1PU+0DpC+mFoconwUJhmGnj2d3zRSEjtjF1fpmxSnNuWK9vM6T&#13;&#10;/Zkqn772SOG9gUHESyWRp5fQ1eGBQmSjyqeS2MzBve37NMHe/fbAhfElsY+EZ+phqidhG24exx7F&#13;&#10;1NAcWQ7CvBe8x3zpAH9KMfJOVJJ+7BUaKfoPjk1fL1eRf0jB6up1wQFeZurLjHKaoSoZpJiv78K8&#13;&#10;eHuPdtdxp9ltB2/YxtYmhc+sTvR57kn4aUfjYl3Gqer5T9r+AgAA//8DAFBLAwQUAAYACAAAACEA&#13;&#10;Eb7oMuMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzUvDQBDF74L/wzKCN7sxYhPTbErx4yKI&#13;&#10;WAvibZods9H9iNltG/97pye9DAzz3pv3q5eTs2JPY+yDV3A5y0CQb4Pufadg8/pwUYKICb1GGzwp&#13;&#10;+KEIy+b0pMZKh4N/of06dYJDfKxQgUlpqKSMrSGHcRYG8nz7CKPDxOvYST3igcOdlXmWzaXD3vMH&#13;&#10;gwPdGmq/1junoCjftfkcH6fN29Pq2zwP0t6jVOr8bLpb8FgtQCSa0p8DjgzcHxoutg07r6Owx6Di&#13;&#10;iqUK8pw5WHBTXhcgtgrmZQGyqeV/jOYXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#13;&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#13;&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU5bU&#13;&#10;3tMBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#13;&#10;Eb7oMuMAAAAOAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#13;&#10;8wAAAD0FAAAAAA==&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="14EB1D6B" id="Text Box 3" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;margin-left:393.65pt;margin-top:11.4pt;width:99.2pt;height:22.95pt;z-index:251679744;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBTltTe0wEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRd9lGTVfAahHS&#10;cpEWPsBxnMYi8ZgZt0n5esZOt1vgDfFieTyTM+ecmWxup6EXB4NkwVVyucilME5DY92ukt++3r+6&#10;kYKCco3qwZlKHg3J2+3LF5vRl6aADvrGoGAQR+XoK9mF4MssI92ZQdECvHGcbAEHFTjEXdagGhl9&#10;6LMiz6+zEbDxCNoQ8evdnJTbhN+2RofPbUsmiL6SzC2kE9NZxzPbblS5Q+U7q0801D+wGJR13PQM&#10;daeCEnu0f0ENViMQtGGhYcigba02SQOrWeZ/qHnslDdJC5tD/mwT/T9Y/enw6L+gCNNbmHiASQT5&#10;B9Dfib3JRk/lqSZ6SiXF6nr8CA1PU+0DpC+mFoconwUJhmGnj2d3zRSEjtjF1fpmxSnNuWK9vM6T&#10;/Zkqn772SOG9gUHESyWRp5fQ1eGBQmSjyqeS2MzBve37NMHe/fbAhfElsY+EZ+phqidhG24exx7F&#10;1NAcWQ7CvBe8x3zpAH9KMfJOVJJ+7BUaKfoPjk1fL1eRf0jB6up1wQFeZurLjHKaoSoZpJiv78K8&#10;eHuPdtdxp9ltB2/YxtYmhc+sTvR57kn4aUfjYl3Gqer5T9r+AgAA//8DAFBLAwQUAAYACAAAACEA&#10;Eb7oMuMAAAAOAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzUvDQBDF74L/wzKCN7sxYhPTbErx4yKI&#10;WAvibZods9H9iNltG/97pye9DAzz3pv3q5eTs2JPY+yDV3A5y0CQb4Pufadg8/pwUYKICb1GGzwp&#10;+KEIy+b0pMZKh4N/of06dYJDfKxQgUlpqKSMrSGHcRYG8nz7CKPDxOvYST3igcOdlXmWzaXD3vMH&#10;gwPdGmq/1junoCjftfkcH6fN29Pq2zwP0t6jVOr8bLpb8FgtQCSa0p8DjgzcHxoutg07r6Owx6Di&#10;iqUK8pw5WHBTXhcgtgrmZQGyqeV/jOYXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAU5bU&#10;3tMBAACRAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;Eb7oMuMAAAAOAQAADwAAAAAAAAAAAAAAAAAtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAD0FAAAAAA==&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="68883FD8" w14:textId="72154ED3" w:rsidR="000827A2" w:rsidRPr="00A23BFC" w:rsidRDefault="000827A2" w:rsidP="000827A2">
                     <w:pPr>
                       <w:spacing w:line="276" w:lineRule="auto"/>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r w:rsidRPr="00A23BFC">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve">Vol. XX, </w:t>
                     </w:r>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00A23BFC">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>eXXX</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A6C70A7" wp14:editId="771B9BA9">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="column">
                 <wp:posOffset>5078095</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
                 <wp:posOffset>-109220</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1181735" cy="275590"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1077088824" name="Text Box 2"/>
               <wp:cNvGraphicFramePr>
                 <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr txBox="1">
                       <a:spLocks/>
                     </wps:cNvSpPr>
@@ -17025,100 +16920,101 @@
                               <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                               <w:szCs w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> 2007-6819</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback>
+        <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
           <w:pict>
-            <v:shape w14:anchorId="3A6C70A7" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:399.85pt;margin-top:-8.6pt;width:93.05pt;height:21.7pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#13;&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#13;&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#13;&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#13;&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#13;&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#13;&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#13;&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#13;&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#13;&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#13;&#10;IQBCy1wx1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTdlu5GTVfAahHS&#13;&#10;cpEWPsBxnMYi8ZgZt0n5esZOt1vgDfFieTzj43POjDe3Y9+Jg0Gy4EqZz+ZSGKehtm5Xym9f719d&#13;&#10;S0FBuVp14Ewpj4bk7fbli83gC7OAFrraoGAQR8XgS9mG4IssI92aXtEMvHGcbAB7FTjEXVajGhi9&#13;&#10;77LFfP46GwBrj6ANEZ/eTUm5TfhNY3T43DRkguhKydxCWjGtVVyz7UYVO1S+tfpEQ/0Di15Zx4+e&#13;&#10;oe5UUGKP9i+o3moEgibMNPQZNI3VJmlgNfn8DzWPrfImaWFzyJ9tov8Hqz8dHv0XFGF8CyM3MIkg&#13;&#10;/wD6O7E32eCpONVET6mgWF0NH6Hmbqp9gHRjbLCP8lmQYBh2+nh214xB6IidX+frq5UUmnOL9Wp1&#13;&#10;k+zPVPF02yOF9wZ6ETelRO5eQleHBwqRjSqeSuJjDu5t16UOdu63Ay6MJ4l9JDxRD2M1CluX8iq2&#13;&#10;PYqpoD6yHIRpLniOedMC/pRi4JkoJf3YKzRSdB8cm36TL5dxiFKwXK0XHOBlprrMKKcZqpRBimn7&#13;&#10;LkyDt/dody2/NLnt4A3b2Nik8JnViT73PQk/zWgcrMs4VT3/pO0vAAAA//8DAFBLAwQUAAYACAAA&#13;&#10;ACEA4KXJSuUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLVOI9E8Gqeq&#13;&#10;eFyQEGqphLi58RIH/Ai224Z/z3KCy0qrnZmdr1lP1rAThjh4J2Axz4Ch67waXC9g//IwK4HFJJ2S&#13;&#10;xjsU8I0R1u3lRSNr5c9ui6dd6hmFuFhLATqlseY8dhqtjHM/oqPbuw9WJlpDz1WQZwq3hudZtuRW&#13;&#10;Do4+aDnircbuc3e0AoryTemP8DjtX582X/p55OZeciGur6a7FY3NCljCKf054JeB+kNLxQ7+6FRk&#13;&#10;hoKqqiCpgNmiyIGRoipviOggIF/mwNuG/+dofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#13;&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#13;&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#13;&#10;IQBCy1wx1gEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#13;&#10;AAAAIQDgpclK5QAAAA8BAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#13;&#10;AAQABADzAAAAQgUAAAAA&#13;&#10;" filled="f" stroked="f" strokeweight=".5pt">
+            <v:shape w14:anchorId="3A6C70A7" id="Text Box 2" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:399.85pt;margin-top:-8.6pt;width:93.05pt;height:21.7pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBCy1wx1gEAAJEDAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0zTdlu5GTVfAahHS&#10;cpEWPsBxnMYi8ZgZt0n5esZOt1vgDfFieTzj43POjDe3Y9+Jg0Gy4EqZz+ZSGKehtm5Xym9f719d&#10;S0FBuVp14Ewpj4bk7fbli83gC7OAFrraoGAQR8XgS9mG4IssI92aXtEMvHGcbAB7FTjEXVajGhi9&#10;77LFfP46GwBrj6ANEZ/eTUm5TfhNY3T43DRkguhKydxCWjGtVVyz7UYVO1S+tfpEQ/0Di15Zx4+e&#10;oe5UUGKP9i+o3moEgibMNPQZNI3VJmlgNfn8DzWPrfImaWFzyJ9tov8Hqz8dHv0XFGF8CyM3MIkg&#10;/wD6O7E32eCpONVET6mgWF0NH6Hmbqp9gHRjbLCP8lmQYBh2+nh214xB6IidX+frq5UUmnOL9Wp1&#10;k+zPVPF02yOF9wZ6ETelRO5eQleHBwqRjSqeSuJjDu5t16UOdu63Ay6MJ4l9JDxRD2M1CluX8iq2&#10;PYqpoD6yHIRpLniOedMC/pRi4JkoJf3YKzRSdB8cm36TL5dxiFKwXK0XHOBlprrMKKcZqpRBimn7&#10;LkyDt/dody2/NLnt4A3b2Nik8JnViT73PQk/zWgcrMs4VT3/pO0vAAAA//8DAFBLAwQUAAYACAAA&#10;ACEA4KXJSuUAAAAPAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0/DMBCE70j8B2uRuLVOI9E8Gqeq&#10;eFyQEGqphLi58RIH/Ai224Z/z3KCy0qrnZmdr1lP1rAThjh4J2Axz4Ch67waXC9g//IwK4HFJJ2S&#10;xjsU8I0R1u3lRSNr5c9ui6dd6hmFuFhLATqlseY8dhqtjHM/oqPbuw9WJlpDz1WQZwq3hudZtuRW&#10;Do4+aDnircbuc3e0AoryTemP8DjtX582X/p55OZeciGur6a7FY3NCljCKf054JeB+kNLxQ7+6FRk&#10;hoKqqiCpgNmiyIGRoipviOggIF/mwNuG/+dofwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBCy1wx1gEAAJEDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDgpclK5QAAAA8BAAAPAAAAAAAAAAAAAAAAADAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQgUAAAAA&#10;" filled="f" stroked="f" strokeweight=".5pt">
               <v:path arrowok="t"/>
               <v:textbox>
                 <w:txbxContent>
                   <w:p w14:paraId="24FDD120" w14:textId="77777777" w:rsidR="000827A2" w:rsidRPr="00A23BFC" w:rsidRDefault="000827A2" w:rsidP="000827A2">
                     <w:pPr>
                       <w:jc w:val="right"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:proofErr w:type="spellStart"/>
                     <w:r w:rsidRPr="00A23BFC">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t>eISSN</w:t>
                     </w:r>
                     <w:proofErr w:type="spellEnd"/>
                     <w:r w:rsidRPr="00A23BFC">
                       <w:rPr>
                         <w:rFonts w:ascii="Aptos Light" w:hAnsi="Aptos Light"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                         <w:szCs w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> 2007-6819</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00EC04CF">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
+        <w:lang w:val="es-MX" w:eastAsia="es-MX"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="576898BB" wp14:editId="60E1C6D6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-899160</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-2159000</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="7772400" cy="2438400"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="144831068" name="Imagen 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="320874113" name="Imagen 1"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
@@ -17140,70 +17036,70 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tablaconcuadrcula"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:jc w:val="center"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="3102"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="3713"/>
+      <w:gridCol w:w="3113"/>
+      <w:gridCol w:w="2588"/>
+      <w:gridCol w:w="3919"/>
     </w:tblGrid>
     <w:tr w:rsidR="003A403F" w:rsidRPr="000827A2" w14:paraId="02014447" w14:textId="77777777" w:rsidTr="00A22955">
       <w:trPr>
         <w:trHeight w:val="294"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5000" w:type="pct"/>
           <w:gridSpan w:val="3"/>
         </w:tcPr>
         <w:p w14:paraId="41700875" w14:textId="2671FDF0" w:rsidR="003A403F" w:rsidRPr="0064021D" w:rsidRDefault="003A403F" w:rsidP="003A403F">
           <w:pPr>
             <w:pStyle w:val="Encabezado"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:rFonts w:ascii="Aptos Light" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos Light" w:cs="Arial Unicode MS"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064021D">
@@ -17332,62 +17228,62 @@
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0064021D">
             <w:rPr>
               <w:rFonts w:ascii="Aptos Light" w:eastAsia="Arial Unicode MS" w:hAnsi="Aptos Light" w:cs="Arial Unicode MS"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>https://doi.org/10.12802/relime.202X.XX.eXXX</w:t>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="1929B838" w14:textId="77777777" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w14:paraId="05BE9272" w14:textId="0EA315F4" w:rsidR="006C3CF1" w:rsidRDefault="006C3CF1">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="01EE3D72"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EA72B6D0"/>
     <w:lvl w:ilvl="0" w:tplc="080A0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
@@ -17456,51 +17352,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="1">
     <w:nsid w:val="07BF4ECA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5EEE0E8"/>
     <w:lvl w:ilvl="0" w:tplc="080A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17569,51 +17465,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2">
     <w:nsid w:val="1BDE5991"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0748C654"/>
     <w:lvl w:ilvl="0" w:tplc="08160001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17682,51 +17578,51 @@
     <w:lvl w:ilvl="7" w:tplc="08160003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08160005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3">
     <w:nsid w:val="1D0D453D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30AA72D2"/>
     <w:lvl w:ilvl="0" w:tplc="4FA2788C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -17772,51 +17668,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="080A0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4">
     <w:nsid w:val="58E17B98"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5C884874"/>
     <w:lvl w:ilvl="0" w:tplc="41F6C99E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1060" w:hanging="700"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b/>
         <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -17886,51 +17782,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5">
     <w:nsid w:val="62B50F43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F99A2EA4"/>
     <w:lvl w:ilvl="0" w:tplc="080A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2291" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17999,51 +17895,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6611" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7331" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6">
     <w:nsid w:val="6DE70C58"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8444B0AA"/>
     <w:lvl w:ilvl="0" w:tplc="34F6263A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18112,51 +18008,51 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7">
     <w:nsid w:val="75A21BE9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DE1202C8"/>
     <w:lvl w:ilvl="0" w:tplc="080A0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b/>
         <w:color w:val="222A35" w:themeColor="text2" w:themeShade="80"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="589" w:hanging="360"/>
       </w:pPr>
@@ -18227,51 +18123,51 @@
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4909" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5629" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8">
     <w:nsid w:val="7BAD7BD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0C00CC62"/>
     <w:lvl w:ilvl="0" w:tplc="34F6263A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -18340,106 +18236,104 @@
     <w:lvl w:ilvl="7" w:tplc="080A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="080A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1885831035">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="942080359">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1913352654">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1278756748">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="489105283">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="201671263">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="2008482739">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="31156106">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="885877387">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C337BD"/>
     <w:rsid w:val="0001108E"/>
     <w:rsid w:val="00026287"/>
     <w:rsid w:val="000300CA"/>
     <w:rsid w:val="00036D40"/>
     <w:rsid w:val="0004521E"/>
     <w:rsid w:val="000524EB"/>
     <w:rsid w:val="000827A2"/>
     <w:rsid w:val="00090B1E"/>
     <w:rsid w:val="00093F28"/>
     <w:rsid w:val="000A1F04"/>
     <w:rsid w:val="000B5351"/>
     <w:rsid w:val="000B7F91"/>
     <w:rsid w:val="000C33F4"/>
     <w:rsid w:val="001016E9"/>
     <w:rsid w:val="00105797"/>
     <w:rsid w:val="00115A5D"/>
     <w:rsid w:val="00117F98"/>
     <w:rsid w:val="00122FDC"/>
     <w:rsid w:val="001332A3"/>
     <w:rsid w:val="0014236E"/>
     <w:rsid w:val="001607C3"/>
     <w:rsid w:val="00161714"/>
@@ -18484,50 +18378,51 @@
     <w:rsid w:val="003E6DAC"/>
     <w:rsid w:val="00405247"/>
     <w:rsid w:val="00406124"/>
     <w:rsid w:val="004207D9"/>
     <w:rsid w:val="0042787A"/>
     <w:rsid w:val="00435830"/>
     <w:rsid w:val="00452820"/>
     <w:rsid w:val="00462265"/>
     <w:rsid w:val="0047403B"/>
     <w:rsid w:val="00496B8D"/>
     <w:rsid w:val="004A4E9C"/>
     <w:rsid w:val="004C1647"/>
     <w:rsid w:val="004D08ED"/>
     <w:rsid w:val="004D4433"/>
     <w:rsid w:val="004D6724"/>
     <w:rsid w:val="005267AD"/>
     <w:rsid w:val="00561AEC"/>
     <w:rsid w:val="00561E90"/>
     <w:rsid w:val="00580B10"/>
     <w:rsid w:val="005928E1"/>
     <w:rsid w:val="00592B5D"/>
     <w:rsid w:val="00593697"/>
     <w:rsid w:val="00596245"/>
     <w:rsid w:val="005B55AD"/>
     <w:rsid w:val="005C49E8"/>
+    <w:rsid w:val="005D0B7A"/>
     <w:rsid w:val="0060159C"/>
     <w:rsid w:val="00634BB2"/>
     <w:rsid w:val="0064021D"/>
     <w:rsid w:val="006543DB"/>
     <w:rsid w:val="00655039"/>
     <w:rsid w:val="00655C40"/>
     <w:rsid w:val="006863D7"/>
     <w:rsid w:val="00691372"/>
     <w:rsid w:val="006C3CF1"/>
     <w:rsid w:val="006E0593"/>
     <w:rsid w:val="006F76C0"/>
     <w:rsid w:val="007118AF"/>
     <w:rsid w:val="007166D3"/>
     <w:rsid w:val="00741473"/>
     <w:rsid w:val="00743985"/>
     <w:rsid w:val="00745ACB"/>
     <w:rsid w:val="00754B58"/>
     <w:rsid w:val="00756EEA"/>
     <w:rsid w:val="00780D0F"/>
     <w:rsid w:val="00784D77"/>
     <w:rsid w:val="007B3D4F"/>
     <w:rsid w:val="007B6CA6"/>
     <w:rsid w:val="007D1E2E"/>
     <w:rsid w:val="007E4A51"/>
     <w:rsid w:val="007E64C7"/>
@@ -18584,50 +18479,51 @@
     <w:rsid w:val="00AC6355"/>
     <w:rsid w:val="00AD6893"/>
     <w:rsid w:val="00AE44C5"/>
     <w:rsid w:val="00AF5061"/>
     <w:rsid w:val="00B112A6"/>
     <w:rsid w:val="00B17B7F"/>
     <w:rsid w:val="00B26899"/>
     <w:rsid w:val="00B45AE6"/>
     <w:rsid w:val="00B65616"/>
     <w:rsid w:val="00B7466B"/>
     <w:rsid w:val="00B820A7"/>
     <w:rsid w:val="00BA7B96"/>
     <w:rsid w:val="00BB3AE7"/>
     <w:rsid w:val="00BB4ED6"/>
     <w:rsid w:val="00BC336C"/>
     <w:rsid w:val="00BC4F25"/>
     <w:rsid w:val="00BD1809"/>
     <w:rsid w:val="00BE183A"/>
     <w:rsid w:val="00BF38EB"/>
     <w:rsid w:val="00C0792A"/>
     <w:rsid w:val="00C31B3F"/>
     <w:rsid w:val="00C31B81"/>
     <w:rsid w:val="00C32A87"/>
     <w:rsid w:val="00C337BD"/>
     <w:rsid w:val="00C4669A"/>
+    <w:rsid w:val="00C47121"/>
     <w:rsid w:val="00C67047"/>
     <w:rsid w:val="00C73F0A"/>
     <w:rsid w:val="00C82E11"/>
     <w:rsid w:val="00CB40EA"/>
     <w:rsid w:val="00CB6017"/>
     <w:rsid w:val="00CC2004"/>
     <w:rsid w:val="00CC3538"/>
     <w:rsid w:val="00CC46CE"/>
     <w:rsid w:val="00CC51B2"/>
     <w:rsid w:val="00CD276B"/>
     <w:rsid w:val="00CD30AD"/>
     <w:rsid w:val="00CE3F2E"/>
     <w:rsid w:val="00CF03F1"/>
     <w:rsid w:val="00CF3FFE"/>
     <w:rsid w:val="00D27515"/>
     <w:rsid w:val="00D33532"/>
     <w:rsid w:val="00D815F4"/>
     <w:rsid w:val="00DA415E"/>
     <w:rsid w:val="00DB3BA2"/>
     <w:rsid w:val="00DD22C0"/>
     <w:rsid w:val="00DE21D9"/>
     <w:rsid w:val="00DE22E7"/>
     <w:rsid w:val="00DE26F3"/>
     <w:rsid w:val="00E00F49"/>
     <w:rsid w:val="00E051CC"/>
@@ -18656,453 +18552,212 @@
     <w:rsid w:val="00F575FE"/>
     <w:rsid w:val="00F748BA"/>
     <w:rsid w:val="00F75BA4"/>
     <w:rsid w:val="00FA0EEF"/>
     <w:rsid w:val="00FC3E4F"/>
     <w:rsid w:val="00FD4949"/>
     <w:rsid w:val="00FD6794"/>
     <w:rsid w:val="00FF5161"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-MX"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7ECB8D2C"/>
-  <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E579F690-71C5-784D-A1B2-C3C77CB7532B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:val="es-ES_tradnl"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C337BD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
@@ -19865,74 +19520,1102 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
     <w:name w:val="Tabla con cuadrícula1"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:next w:val="Tablaconcuadrcula"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="006C3CF1"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Mencinsinresolver">
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007166D3"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D0B7A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D0B7A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-MX" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Encabezado">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EncabezadoCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EncabezadoCar">
+    <w:name w:val="Encabezado Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Encabezado"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Piedepgina">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="PiedepginaCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C337BD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4419"/>
+        <w:tab w:val="right" w:pos="8838"/>
+      </w:tabs>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
+    <w:name w:val="Pie de página Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Piedepgina"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C337BD"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulooriginal">
+    <w:name w:val="Título original"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TtulooriginalCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Ttulotraducido">
+    <w:name w:val="Título traducido"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TtulotraducidoCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtulooriginalCar">
+    <w:name w:val="Título original Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulooriginal"/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Autores">
+    <w:name w:val="Autores"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="AutoresCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtulotraducidoCar">
+    <w:name w:val="Título traducido Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulotraducido"/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AutoresCar">
+    <w:name w:val="Autores Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Autores"/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
+      <w:iCs/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Informacindeautor">
+    <w:name w:val="Información de autor"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="InformacindeautorCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="InformacindeautorCar">
+    <w:name w:val="Información de autor Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Informacindeautor"/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Resumen">
+    <w:name w:val="Resumen"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ResumenCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="6716"/>
+      </w:tabs>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="120"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ResumenCar">
+    <w:name w:val="Resumen Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Resumen"/>
+    <w:rsid w:val="007B3D4F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:lang w:val="pt-PT" w:eastAsia="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Nmerodepgina">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B3D4F"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipervnculo">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="006C3CF1"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="Tablaconcuadrcula1">
+    <w:name w:val="Tabla con cuadrícula1"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:next w:val="Tablaconcuadrcula"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="006C3CF1"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="es-ES" w:eastAsia="es-ES"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007166D3"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodeglobo">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodegloboCar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005D0B7A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodegloboCar">
+    <w:name w:val="Texto de globo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Textodeglobo"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="005D0B7A"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Tahoma" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Tahoma" w:cs="Tahoma"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="es-ES_tradnl"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivanfrt@yahoo.com.br" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.edu.mx/directrices-para-mejorar/pnee/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12802/relime.202X.XX.eXXX" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.cinvestav.mx/handle/cinvestav/3902" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-15636-7_12" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1870-7528" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.12802/relime.202X.XX.eXXX" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-030-15636-7_12" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2307/30034972" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.edu.mx/directrices-para-mejorar/pnee/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1870-7528" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="about:blank" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hcBvZCdpTN8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ivanfrt@yahoo.com.br" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.cinvestav.mx/handle/cinvestav/3902" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
@@ -20200,102 +20883,102 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A06EA9-9199-FD45-90AC-BF44D96EE284}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{083A7AEF-7D04-450C-B018-7340977BDDBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>3350</Words>
-  <Characters>18431</Characters>
+  <Words>3351</Words>
+  <Characters>18433</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>153</Lines>
   <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>21738</CharactersWithSpaces>
+  <CharactersWithSpaces>21741</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Gisela Montiel Espinosa</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Mendeley Recent Style Id 0_1">
     <vt:lpwstr>http://www.zotero.org/styles/american-medical-association</vt:lpwstr>
   </property>